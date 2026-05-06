--- v4 (2026-03-21)
+++ v5 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9170bddee834874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/262c0dc703834d16b96dd5bd2ba022ed.psmdcp" Id="Rb41747fcdab945b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc1cf6c49cc474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa1a0955264f4fa8b05f9c9b314bc1b2.psmdcp" Id="R2beed8a9940d4ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="لجان العمل الداخلية والخارجية" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد اللجان</x:t>
   </x:si>
   <x:si>
     <x:t>164</x:t>
   </x:si>
   <x:si>