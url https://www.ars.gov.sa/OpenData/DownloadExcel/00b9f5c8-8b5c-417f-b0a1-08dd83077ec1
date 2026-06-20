--- v5 (2026-05-06)
+++ v6 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc1cf6c49cc474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa1a0955264f4fa8b05f9c9b314bc1b2.psmdcp" Id="R2beed8a9940d4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race82a17eb514a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d814ebe899e04a268e43ff3fbb835a27.psmdcp" Id="Red02f56ec21d4395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="لجان العمل الداخلية والخارجية" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد اللجان</x:t>
   </x:si>
   <x:si>
     <x:t>164</x:t>
   </x:si>
   <x:si>