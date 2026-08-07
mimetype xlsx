--- v6 (2026-06-20)
+++ v7 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race82a17eb514a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d814ebe899e04a268e43ff3fbb835a27.psmdcp" Id="Red02f56ec21d4395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5aa949b4965488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea460071a72246ee87324c44acbaffe9.psmdcp" Id="R8d12e6c15747440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="لجان العمل الداخلية والخارجية" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>عدد اللجان</x:t>
   </x:si>
   <x:si>
     <x:t>164</x:t>
   </x:si>
   <x:si>