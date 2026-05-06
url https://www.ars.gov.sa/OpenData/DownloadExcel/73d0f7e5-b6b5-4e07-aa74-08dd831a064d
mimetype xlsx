--- v3 (2026-03-21)
+++ v4 (2026-05-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a789c53cb8648b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13539f8011b14ec29b1cc7b614efe802.psmdcp" Id="R5c057e43b2bc43d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd58eb9058e477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd74323e6e184c92afa5a3d1d62e3009.psmdcp" Id="R4600e0f9bc114bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="أعمال ردم المستنقعات" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>معالجة المستنقعات حيوية م2</x:t>
   </x:si>
   <x:si>
     <x:t>165142</x:t>
   </x:si>
   <x:si>