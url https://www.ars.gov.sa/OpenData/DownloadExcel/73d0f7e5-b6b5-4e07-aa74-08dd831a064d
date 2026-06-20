--- v4 (2026-05-06)
+++ v5 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redd58eb9058e477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd74323e6e184c92afa5a3d1d62e3009.psmdcp" Id="R4600e0f9bc114bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fbb3874b154aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/038ca30b6a3841c3a80c4db5ea968fe3.psmdcp" Id="R31a90de59bfd4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="أعمال ردم المستنقعات" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>معالجة المستنقعات حيوية م2</x:t>
   </x:si>
   <x:si>
     <x:t>165142</x:t>
   </x:si>
   <x:si>