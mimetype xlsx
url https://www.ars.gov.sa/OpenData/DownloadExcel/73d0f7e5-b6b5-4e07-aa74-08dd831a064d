--- v5 (2026-06-20)
+++ v6 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fbb3874b154aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/038ca30b6a3841c3a80c4db5ea968fe3.psmdcp" Id="R31a90de59bfd4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2c4d20bcb041f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cd60557a7cf4dc1b148a1bdc9fe03f0.psmdcp" Id="Rd7f4d6f1a9dc4e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="أعمال ردم المستنقعات" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>معالجة المستنقعات حيوية م2</x:t>
   </x:si>
   <x:si>
     <x:t>165142</x:t>
   </x:si>
   <x:si>